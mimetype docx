--- v0 (2025-10-05)
+++ v1 (2026-06-04)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E845F20" w14:textId="1E2EF1DF" w:rsidR="0062693B" w:rsidRPr="009F2050" w:rsidRDefault="003D3DD1" w:rsidP="009F2050">
+    <w:p w14:paraId="6E845F20" w14:textId="7351DB67" w:rsidR="0062693B" w:rsidRPr="009F2050" w:rsidRDefault="003D3DD1" w:rsidP="009F2050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -145,179 +145,159 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="004C7651">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00D80520">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC7A4C">
-[...9 lines deleted...]
-      <w:r w:rsidR="008E4BED">
+      <w:r w:rsidR="005F70BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E41542" w:rsidRPr="002A04DB">
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2777">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A2777">
+        <w:t>Lync Training</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Lync Training</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC7A4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A18F1" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A18F1" w:rsidRPr="00A36620">
+        <w:t>Registration For</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Check1"/>
+      <w:r w:rsidR="009F2050">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Registration For</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">m  </w:t>
       </w:r>
       <w:r w:rsidR="00AC7A4C" w:rsidRPr="009F2050">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA8565B" w14:textId="77777777" w:rsidR="00AC7A4C" w:rsidRPr="00A36620" w:rsidRDefault="00AC7A4C" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1DC40EAB" w14:textId="0FD32DB9" w:rsidR="00AC7A4C" w:rsidRPr="00A36620" w:rsidRDefault="00BD2DA9" w:rsidP="003C4B44">
+    <w:p w14:paraId="1DC40EAB" w14:textId="35375E34" w:rsidR="00AC7A4C" w:rsidRPr="00A36620" w:rsidRDefault="00BD2DA9" w:rsidP="003C4B44">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81A65" w:rsidRPr="00A36620">
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -403,51 +383,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Blauvelt</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk130571715"/>
       <w:r w:rsidR="00611021">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="002A6671">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF940BD" w14:textId="11947987" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
+    <w:p w14:paraId="5FF940BD" w14:textId="15B0B3AA" w:rsidR="0062693B" w:rsidRDefault="0062693B" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -475,83 +455,142 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC7A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lync Aegis Heat Pump Systems: Service Technical Unit Startup Class - </w:t>
+        <w:t xml:space="preserve">Lync Aegis Heat Pump Systems: Service Technical Unit Startup Class </w:t>
+      </w:r>
+      <w:r w:rsidR="00054462">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7A4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00676AF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AC7A4C" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1 day, Blauvelt NY</w:t>
+        <w:t xml:space="preserve"> day</w:t>
+      </w:r>
+      <w:r w:rsidR="00676AF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7A4C" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Blauvelt NY</w:t>
       </w:r>
       <w:r w:rsidR="00AB57C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BC3049">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC7A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDE3422" w14:textId="785461BB" w:rsidR="00A72E5F" w:rsidRPr="00A36620" w:rsidRDefault="00A72E5F" w:rsidP="0062693B">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Requirements – Bring Laptop and USB Drive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A37EEFC" w14:textId="165C24FD" w:rsidR="00AB57C3" w:rsidRDefault="00061FB1" w:rsidP="001325B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
@@ -4805,51 +4844,75 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C17C125" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="004C0E29">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Please note that the PayTrace link has an expiration date. If the expiration date has expired and payment is not received, you will have to re-submit registration.</w:t>
+              <w:t xml:space="preserve">Please note that the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A36620">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PayTrace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A36620">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> link has an expiration date. If the expiration date has expired and payment is not received, you will have to re-submit registration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220BD2" w:rsidRPr="00A36620" w14:paraId="796515A3" w14:textId="77777777" w:rsidTr="00220BD2">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64018927" w14:textId="45472423" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3960"/>
               </w:tabs>
               <w:rPr>
@@ -5084,68 +5147,68 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3727B747" w14:textId="77777777" w:rsidR="00902680" w:rsidRPr="00B240AE" w:rsidRDefault="00902680" w:rsidP="0058192F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00902680" w:rsidRPr="00B240AE" w:rsidSect="003B4838">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B2E89E" w14:textId="77777777" w:rsidR="007A26AD" w:rsidRPr="00A36620" w:rsidRDefault="007A26AD" w:rsidP="00EE0D28">
+    <w:p w14:paraId="4B7DC895" w14:textId="77777777" w:rsidR="00DD6312" w:rsidRPr="00A36620" w:rsidRDefault="00DD6312" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35AE74A9" w14:textId="77777777" w:rsidR="007A26AD" w:rsidRPr="00A36620" w:rsidRDefault="007A26AD" w:rsidP="00EE0D28">
+    <w:p w14:paraId="0BBAC9A1" w14:textId="77777777" w:rsidR="00DD6312" w:rsidRPr="00A36620" w:rsidRDefault="00DD6312" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5191,68 +5254,68 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04B9A03A" w14:textId="77777777" w:rsidR="007A26AD" w:rsidRPr="00A36620" w:rsidRDefault="007A26AD" w:rsidP="00EE0D28">
+    <w:p w14:paraId="70E01F83" w14:textId="77777777" w:rsidR="00DD6312" w:rsidRPr="00A36620" w:rsidRDefault="00DD6312" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF6DC86" w14:textId="77777777" w:rsidR="007A26AD" w:rsidRPr="00A36620" w:rsidRDefault="007A26AD" w:rsidP="00EE0D28">
+    <w:p w14:paraId="01DBDEB5" w14:textId="77777777" w:rsidR="00DD6312" w:rsidRPr="00A36620" w:rsidRDefault="00DD6312" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379C26DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC64B31E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
@@ -5790,100 +5853,102 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1252159268">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1531913831">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1000501713">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1231842729">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1549759439">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CM3hd3tR5nvznPTRTcI/fvnNgGx+VIJC3zaDByy7k0Kpwi5//ROf7Uusy2XZubSjjolgUFBSWSab28AQ/MHK9g==" w:salt="3c+RYiFNyrVyw3v4+hBuaA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00761F5C"/>
     <w:rsid w:val="000056CA"/>
     <w:rsid w:val="00014F7B"/>
     <w:rsid w:val="00016496"/>
     <w:rsid w:val="000348B9"/>
     <w:rsid w:val="00043A34"/>
     <w:rsid w:val="000521B1"/>
+    <w:rsid w:val="00054462"/>
     <w:rsid w:val="0005581A"/>
     <w:rsid w:val="00057A56"/>
     <w:rsid w:val="00061FB1"/>
     <w:rsid w:val="000632FB"/>
     <w:rsid w:val="00063363"/>
     <w:rsid w:val="00071210"/>
     <w:rsid w:val="00073475"/>
     <w:rsid w:val="000778BC"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00093BE4"/>
     <w:rsid w:val="00096F48"/>
     <w:rsid w:val="000A18F1"/>
     <w:rsid w:val="000A5211"/>
     <w:rsid w:val="000A60A4"/>
     <w:rsid w:val="000A7AC5"/>
     <w:rsid w:val="000B2A0A"/>
     <w:rsid w:val="000B6203"/>
     <w:rsid w:val="000C2D99"/>
     <w:rsid w:val="000C75B0"/>
+    <w:rsid w:val="000C7B13"/>
     <w:rsid w:val="000D3F7B"/>
     <w:rsid w:val="000E012F"/>
     <w:rsid w:val="001325B7"/>
     <w:rsid w:val="0013708B"/>
     <w:rsid w:val="0014148F"/>
     <w:rsid w:val="00144D3A"/>
     <w:rsid w:val="001478FB"/>
     <w:rsid w:val="001508BD"/>
     <w:rsid w:val="0015277F"/>
     <w:rsid w:val="001611D7"/>
     <w:rsid w:val="00173ECA"/>
     <w:rsid w:val="001774EC"/>
     <w:rsid w:val="001846B6"/>
     <w:rsid w:val="0019165A"/>
     <w:rsid w:val="00192A1A"/>
     <w:rsid w:val="001A1809"/>
     <w:rsid w:val="001B1772"/>
     <w:rsid w:val="001E22BC"/>
     <w:rsid w:val="001E3D41"/>
     <w:rsid w:val="001E5B78"/>
     <w:rsid w:val="002035D1"/>
     <w:rsid w:val="00206C25"/>
     <w:rsid w:val="00213162"/>
     <w:rsid w:val="00220BD2"/>
     <w:rsid w:val="0023411A"/>
@@ -5892,99 +5957,103 @@
     <w:rsid w:val="002659F4"/>
     <w:rsid w:val="0028199A"/>
     <w:rsid w:val="002A04DB"/>
     <w:rsid w:val="002A5054"/>
     <w:rsid w:val="002A6671"/>
     <w:rsid w:val="002C0958"/>
     <w:rsid w:val="002C44CB"/>
     <w:rsid w:val="002D0044"/>
     <w:rsid w:val="00325807"/>
     <w:rsid w:val="00346D54"/>
     <w:rsid w:val="003514B9"/>
     <w:rsid w:val="003657A5"/>
     <w:rsid w:val="00396071"/>
     <w:rsid w:val="003A0F70"/>
     <w:rsid w:val="003A61DB"/>
     <w:rsid w:val="003B1F8B"/>
     <w:rsid w:val="003B4838"/>
     <w:rsid w:val="003C33D3"/>
     <w:rsid w:val="003C3C6A"/>
     <w:rsid w:val="003C4B44"/>
     <w:rsid w:val="003D2A19"/>
     <w:rsid w:val="003D3DD1"/>
     <w:rsid w:val="003D454E"/>
     <w:rsid w:val="003D7BEE"/>
     <w:rsid w:val="003F3728"/>
+    <w:rsid w:val="00412DCC"/>
     <w:rsid w:val="00434DAC"/>
     <w:rsid w:val="0044446E"/>
     <w:rsid w:val="004477F4"/>
     <w:rsid w:val="00457789"/>
     <w:rsid w:val="00462232"/>
     <w:rsid w:val="0047312A"/>
     <w:rsid w:val="0047384C"/>
     <w:rsid w:val="004871A5"/>
     <w:rsid w:val="004951A8"/>
     <w:rsid w:val="004A6242"/>
     <w:rsid w:val="004B0A64"/>
     <w:rsid w:val="004B5D4C"/>
     <w:rsid w:val="004C0E29"/>
     <w:rsid w:val="004C2625"/>
     <w:rsid w:val="004C7651"/>
     <w:rsid w:val="004D54FC"/>
     <w:rsid w:val="004E0E6C"/>
     <w:rsid w:val="004E4A9E"/>
     <w:rsid w:val="00514303"/>
     <w:rsid w:val="0054126A"/>
     <w:rsid w:val="0055566F"/>
     <w:rsid w:val="00564136"/>
     <w:rsid w:val="0058192F"/>
     <w:rsid w:val="00582145"/>
     <w:rsid w:val="00584A49"/>
     <w:rsid w:val="00594072"/>
     <w:rsid w:val="005A2777"/>
     <w:rsid w:val="005D16D2"/>
     <w:rsid w:val="005E3512"/>
     <w:rsid w:val="005F1F2A"/>
     <w:rsid w:val="005F2E9E"/>
     <w:rsid w:val="005F57A7"/>
+    <w:rsid w:val="005F70BD"/>
     <w:rsid w:val="005F76CD"/>
     <w:rsid w:val="0061055F"/>
     <w:rsid w:val="00611021"/>
     <w:rsid w:val="0061391A"/>
     <w:rsid w:val="00623756"/>
     <w:rsid w:val="0062693B"/>
     <w:rsid w:val="00627C8C"/>
     <w:rsid w:val="00650B61"/>
     <w:rsid w:val="006529D0"/>
     <w:rsid w:val="006536C5"/>
     <w:rsid w:val="00653ADE"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00657350"/>
     <w:rsid w:val="00660BA5"/>
+    <w:rsid w:val="00676AF2"/>
     <w:rsid w:val="00687E76"/>
     <w:rsid w:val="006A2975"/>
     <w:rsid w:val="006B4588"/>
+    <w:rsid w:val="006B57B8"/>
     <w:rsid w:val="006B6399"/>
     <w:rsid w:val="006D4548"/>
     <w:rsid w:val="006D59B6"/>
     <w:rsid w:val="006E2619"/>
     <w:rsid w:val="006F7300"/>
     <w:rsid w:val="007117F0"/>
     <w:rsid w:val="00712610"/>
     <w:rsid w:val="00732D33"/>
     <w:rsid w:val="007403D2"/>
     <w:rsid w:val="00754C7A"/>
     <w:rsid w:val="00761B02"/>
     <w:rsid w:val="00761F5C"/>
     <w:rsid w:val="0076325B"/>
     <w:rsid w:val="007671C7"/>
     <w:rsid w:val="007A0195"/>
     <w:rsid w:val="007A26AD"/>
     <w:rsid w:val="007B2684"/>
     <w:rsid w:val="007C51B4"/>
     <w:rsid w:val="007D2C32"/>
     <w:rsid w:val="007D42E3"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F6863"/>
     <w:rsid w:val="007F7FF4"/>
     <w:rsid w:val="0080454F"/>
     <w:rsid w:val="00813B11"/>
@@ -6021,55 +6090,57 @@
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00934E38"/>
     <w:rsid w:val="0093732A"/>
     <w:rsid w:val="00942C39"/>
     <w:rsid w:val="00947257"/>
     <w:rsid w:val="0095361E"/>
     <w:rsid w:val="00970E9F"/>
     <w:rsid w:val="00976848"/>
     <w:rsid w:val="009862C0"/>
     <w:rsid w:val="00990F92"/>
     <w:rsid w:val="009A460C"/>
     <w:rsid w:val="009B312A"/>
     <w:rsid w:val="009C48BB"/>
     <w:rsid w:val="009E155A"/>
     <w:rsid w:val="009F1106"/>
     <w:rsid w:val="009F178F"/>
     <w:rsid w:val="009F2050"/>
     <w:rsid w:val="00A3090D"/>
     <w:rsid w:val="00A36620"/>
     <w:rsid w:val="00A456EB"/>
     <w:rsid w:val="00A45B44"/>
     <w:rsid w:val="00A53265"/>
     <w:rsid w:val="00A61024"/>
     <w:rsid w:val="00A617C5"/>
     <w:rsid w:val="00A718C1"/>
+    <w:rsid w:val="00A72E5F"/>
     <w:rsid w:val="00A91DEA"/>
     <w:rsid w:val="00A96B12"/>
     <w:rsid w:val="00AB57C3"/>
     <w:rsid w:val="00AC14D8"/>
     <w:rsid w:val="00AC7A4C"/>
+    <w:rsid w:val="00AD2C7C"/>
     <w:rsid w:val="00AE0F1F"/>
     <w:rsid w:val="00AE6351"/>
     <w:rsid w:val="00AF7FEC"/>
     <w:rsid w:val="00B0060D"/>
     <w:rsid w:val="00B013FD"/>
     <w:rsid w:val="00B10F76"/>
     <w:rsid w:val="00B129BD"/>
     <w:rsid w:val="00B14200"/>
     <w:rsid w:val="00B146BF"/>
     <w:rsid w:val="00B15252"/>
     <w:rsid w:val="00B240AE"/>
     <w:rsid w:val="00B55737"/>
     <w:rsid w:val="00B60E7A"/>
     <w:rsid w:val="00B75DFF"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00B95CDA"/>
     <w:rsid w:val="00BA141E"/>
     <w:rsid w:val="00BC07DF"/>
     <w:rsid w:val="00BC3049"/>
     <w:rsid w:val="00BC32E1"/>
     <w:rsid w:val="00BD2DA9"/>
     <w:rsid w:val="00BD79A6"/>
     <w:rsid w:val="00BE58E7"/>
     <w:rsid w:val="00BE6E80"/>
     <w:rsid w:val="00BF4C8D"/>
@@ -6087,95 +6158,96 @@
     <w:rsid w:val="00CC1B30"/>
     <w:rsid w:val="00CC2A48"/>
     <w:rsid w:val="00CC30B5"/>
     <w:rsid w:val="00CC5FC9"/>
     <w:rsid w:val="00CD00D3"/>
     <w:rsid w:val="00CF2171"/>
     <w:rsid w:val="00CF2D3D"/>
     <w:rsid w:val="00D00DAF"/>
     <w:rsid w:val="00D015ED"/>
     <w:rsid w:val="00D04E29"/>
     <w:rsid w:val="00D07DE9"/>
     <w:rsid w:val="00D13E54"/>
     <w:rsid w:val="00D1409C"/>
     <w:rsid w:val="00D36B32"/>
     <w:rsid w:val="00D372B3"/>
     <w:rsid w:val="00D52647"/>
     <w:rsid w:val="00D63190"/>
     <w:rsid w:val="00D63BEE"/>
     <w:rsid w:val="00D65F40"/>
     <w:rsid w:val="00D66DB5"/>
     <w:rsid w:val="00D80520"/>
     <w:rsid w:val="00DA08DA"/>
     <w:rsid w:val="00DA57B3"/>
     <w:rsid w:val="00DD013E"/>
     <w:rsid w:val="00DD2389"/>
+    <w:rsid w:val="00DD6312"/>
     <w:rsid w:val="00DD682D"/>
     <w:rsid w:val="00DE2B2F"/>
     <w:rsid w:val="00DF61D6"/>
     <w:rsid w:val="00E0753A"/>
     <w:rsid w:val="00E13438"/>
     <w:rsid w:val="00E23B6D"/>
     <w:rsid w:val="00E276DD"/>
     <w:rsid w:val="00E30C2C"/>
     <w:rsid w:val="00E37427"/>
     <w:rsid w:val="00E41542"/>
     <w:rsid w:val="00E50A22"/>
     <w:rsid w:val="00E50A40"/>
     <w:rsid w:val="00E53B00"/>
     <w:rsid w:val="00E53C0E"/>
     <w:rsid w:val="00E60EEC"/>
     <w:rsid w:val="00E632BF"/>
     <w:rsid w:val="00E677AE"/>
     <w:rsid w:val="00E7765D"/>
-    <w:rsid w:val="00E81A65"/>
     <w:rsid w:val="00E8255A"/>
     <w:rsid w:val="00E8746C"/>
     <w:rsid w:val="00E931AB"/>
     <w:rsid w:val="00E94F03"/>
     <w:rsid w:val="00E96602"/>
     <w:rsid w:val="00EA6D49"/>
     <w:rsid w:val="00EA7E1B"/>
     <w:rsid w:val="00EC11C0"/>
     <w:rsid w:val="00EC184C"/>
     <w:rsid w:val="00ED63AB"/>
     <w:rsid w:val="00EE0D28"/>
     <w:rsid w:val="00EE7FBC"/>
     <w:rsid w:val="00EF3FD9"/>
     <w:rsid w:val="00F11D52"/>
     <w:rsid w:val="00F16590"/>
     <w:rsid w:val="00F30E52"/>
     <w:rsid w:val="00F31ACD"/>
     <w:rsid w:val="00F32C39"/>
     <w:rsid w:val="00F34220"/>
     <w:rsid w:val="00F37ABA"/>
     <w:rsid w:val="00F40845"/>
     <w:rsid w:val="00F438D0"/>
     <w:rsid w:val="00F44C1A"/>
     <w:rsid w:val="00F47C2E"/>
     <w:rsid w:val="00F47E00"/>
     <w:rsid w:val="00F51ED0"/>
+    <w:rsid w:val="00F5470B"/>
     <w:rsid w:val="00F55AC8"/>
     <w:rsid w:val="00F561AA"/>
     <w:rsid w:val="00FB3833"/>
     <w:rsid w:val="00FC53EC"/>
     <w:rsid w:val="00FD2339"/>
     <w:rsid w:val="00FD4F41"/>
     <w:rsid w:val="00FD5C37"/>
     <w:rsid w:val="00FD78FD"/>
     <w:rsid w:val="00FE17E7"/>
     <w:rsid w:val="00FE47D2"/>
     <w:rsid w:val="00FE5DC1"/>
     <w:rsid w:val="00FF0831"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7054,75 +7126,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17FC6327-A68A-404E-982A-47BA71E31278}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>442</Words>
-  <Characters>2524</Characters>
+  <Words>449</Words>
+  <Characters>2560</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Technical Training Registration Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>aerco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2961</CharactersWithSpaces>
+  <CharactersWithSpaces>3003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3473468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.aerco.com/sales</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>